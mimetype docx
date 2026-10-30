--- v0 (2026-03-18)
+++ v1 (2026-10-30)
@@ -1,73 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
-          <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="2">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-635</wp:posOffset>
+              <wp:posOffset>-1905</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>55880</wp:posOffset>
+              <wp:posOffset>81280</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1396365" cy="1396365"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Obrázek 1" descr="logo17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Obrázek 1" descr="logo17"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId2"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -83,388 +81,1559 @@
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="3">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="3" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1779905</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>187960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3886200" cy="656590"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rámec1"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3886200" cy="656640"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="ffffff"/>
                         </a:solidFill>
                         <a:ln w="0">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p>
                             <w:pPr>
                               <w:pStyle w:val="Obsahrmceuser"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="36"/>
-                                <w:szCs w:val="36"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Základní škola Křepice, okres Břeclav, příspěvková organizace</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr lIns="0" rIns="0" tIns="0" bIns="0" anchor="t">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Rámec1" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="white" stroked="f" o:allowincell="f" style="position:absolute;margin-left:140.15pt;margin-top:14.8pt;width:305.95pt;height:51.65pt;mso-wrap-style:square;v-text-anchor:top">
+              <v:rect id="shape_0" fillcolor="white" stroked="f" o:allowincell="f" style="position:absolute;margin-left:140.15pt;margin-top:14.8pt;width:305.95pt;height:51.65pt;mso-wrap-style:square;v-text-anchor:top">
                 <v:fill o:detectmouseclick="t" type="solid" color2="black"/>
                 <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pStyle w:val="Obsahrmceuser"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="36"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:color w:val="000000"/>
-                          <w:sz w:val="36"/>
-                          <w:szCs w:val="36"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Základní škola Křepice, okres Břeclav, příspěvková organizace</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="none"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:rPr/>
-[...37 lines deleted...]
-        <w:t>Podávání podnětů, oznámení a stížností</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:rPr/>
-[...13 lines deleted...]
-        <w:t>1. Podněty a připomínky ke škole</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans;sans-serif" w:hAnsi="Open Sans;sans-serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans;sans-serif" w:hAnsi="Open Sans;sans-serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Podávání a vyřizování podnětů, oznámení a stížností školské radě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V souladu s § 168 odst. 2 zákona č. 561/2004 Sb., o předškolním, základním, středním, vyšším odborném a jiném vzdělávání (školský zákon), školská rada zveřejňuje informace o způsobu podávání a vyřizování podnětů, oznámení a stížností.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="140"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Oprávněné osoby</w:t>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Podnět, oznámení nebo stížnost může podat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kdokoli, kdo má zájem na činnosti školy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, zejména::</w:t>
+        <w:br/>
+        <w:t>     - zákonný zástupce žáka,</w:t>
+        <w:br/>
+        <w:t>     - žák,</w:t>
+        <w:br/>
+        <w:t>     - pedagogický nebo jiný zaměstnanec školy,</w:t>
+        <w:br/>
+        <w:t>     - člen školské rady,</w:t>
+        <w:br/>
+        <w:t>     - veřejnost (pokud se problém týká činnosti školy).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="140"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Forma podání podnětů, oznámení a stížností</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>a) Podněty, oznámení a stížnosti určené školské radě lze podávat:</w:t>
+        <w:br/>
+        <w:t>     - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>písemně</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> na adresu školy s označením „Pro školskou radu“,</w:t>
+        <w:br/>
+        <w:t>     - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elektronicky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> na e-mailovou adresu předsedy školské rady: m.kova@seznam.cz,</w:t>
+        <w:br/>
+        <w:t>     - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>osobně</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> prostřednictvím předsedy školské rady nebo prostřednictvím ředitele školy. V takovém případě bude podání podnětu, oznámení, stížnosti písemně zaznamenáno, pokud by mělo být oficiálně řešeno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b) Podání musí obsahovat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- identifikaci podavatele (není-li anonymní)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- popis skutečností</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- případné důkazy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="57" w:after="57"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c) Anonymní podání se posuzují pouze tehdy, pokud obsahují závažné skutečnosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Postup vyřizování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podnět nebo stížnost je evidována předsedou školské rady </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>datum, jméno podavatele, stručný obsah a způsob podání).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b) Školská rada podání projedná na svém nejbližším zasedání, případně svolá mimořádné zasedání, pokud je podání závažné.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c) V případě potřeby si vyžádá stanovisko ředitele školy nebo dalších osob. V závažnějších případech, které přesahují její kompetence, postoupí zřizovateli nebo ČŠI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Lhůty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a) Podání se vyřizuje bez zbytečného odkladu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b) Doporučená lhůta pro projednání je do 30 dnů, není-li nutné složitější šetření.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Vyrozumění podavatele</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a)   podavatel je informován o výsledku písemně nebo elektronicky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b)  Pokud podání bylo anonymní, odpověď se neposkytuje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="320" w:before="0" w:after="140"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6. Ochrana osobních údajů</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="212529"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Školská rada nakládá s osobními údaji podavatelů v souladu s platnými právními předpisy, zejména s nařízením Evropského parlamentu a Rady (EU) 2016/679 (GDPR) a zákonem č. 110/2019 Sb., o zpracování osobních údajů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:rPr/>
-[...20 lines deleted...]
-        <w:t>2. Podání školské radě</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:rPr/>
-[...23 lines deleted...]
-        <w:t>3. Stížnosti</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:rPr/>
-[...25 lines deleted...]
-        <w:t>4. Vyřizování podání</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Martina Kovaříková                                                           Mgr. Soňa Procházková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t>Každé podání je posuzováno v souladu s platnými právními předpisy a v přiměřené lhůtě. Škola usiluje o otevřenou, vstřícnou a konstruktivní komunikaci s rodiči a zákonnými zástupci.</w:t>
+        <w:t>předsedkyně ŠR                                                                        ředitelka školy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="even" r:id="rId3"/>
       <w:footerReference w:type="default" r:id="rId4"/>
       <w:footerReference w:type="first" r:id="rId5"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1417" w:right="1417" w:gutter="0" w:header="0" w:top="284" w:footer="708" w:bottom="1135"/>
+      <w:pgMar w:left="1178" w:right="1417" w:gutter="0" w:header="0" w:top="284" w:footer="708" w:bottom="1135"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -492,145 +1661,491 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="ee"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="ee"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="ee"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="ee"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="ee"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Open Sans">
+    <w:altName w:val="sans-serif"/>
+    <w:charset w:val="ee"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="Normal"/>
+      <w:widowControl/>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Ochrana osobních údajů – Informace poskytované správcem Základní škola Křepice, okres Břeclav, příspěvková organizace</w:t>
+      <w:t xml:space="preserve">Adresa: Křepice 217,  691 65 Křepice                                    Telefon: 601360 517                                E-mail podatelny: </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="4D4D4D"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>reditel@zskrepice.cz</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+      </w:rPr>
+      <w:t xml:space="preserve">             </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                               </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Bankovní spojení: 178994719/0300                                        </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">IČO: 70979626                                        ID datové schránky: 4z9mnwp </w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:widowControl/>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+      </w:rPr>
+      <w:t xml:space="preserve">            </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="Normal"/>
+      <w:widowControl/>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Ochrana osobních údajů – Informace poskytované správcem Základní škola Křepice, okres Břeclav, příspěvková organizace</w:t>
+      <w:t xml:space="preserve">Adresa: Křepice 217,  691 65 Křepice                                    Telefon: 601360 517                                E-mail podatelny: </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="4D4D4D"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>reditel@zskrepice.cz</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+      </w:rPr>
+      <w:t xml:space="preserve">             </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                               </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Bankovní spojení: 178994719/0300                                        </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">IČO: 70979626                                        ID datové schránky: 4z9mnwp </w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:widowControl/>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+      </w:rPr>
+      <w:t xml:space="preserve">            </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="false"/>
+        <w:i w:val="false"/>
+        <w:caps w:val="false"/>
+        <w:smallCaps w:val="false"/>
+        <w:strike w:val="false"/>
+        <w:dstrike w:val="false"/>
+        <w:color w:val="4D4D4D"/>
+        <w:spacing w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
@@ -852,60 +2367,59 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:hyphenationZone w:val="0"/>
   <w:compat>
+    <w:doNotBreakWrappedTables/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:themeFontLang w:val="cs-CZ" w:eastAsia="" w:bidi=""/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -921,51 +2435,51 @@
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1483,69 +2997,119 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="datalabel" w:customStyle="1">
     <w:name w:val="datalabel"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rsid w:val="004f2889"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="ProsttextChar" w:customStyle="1">
     <w:name w:val="Prostý text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:qFormat/>
     <w:rsid w:val="0000711a"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odrkyuser" w:customStyle="1">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00e44232"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:fill="E1DFDD" w:val="clear"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Symbolyproslovn" w:customStyle="1">
+    <w:name w:val="Symboly pro číslování"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextpoznpodarouChar" w:customStyle="1">
+    <w:name w:val="Text pozn. pod čarou Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="003a3764"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Znakypropoznmkupodarouuser" w:customStyle="1">
+    <w:name w:val="Znaky pro poznámku pod čarou (user)"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003a3764"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Znakypropoznmkupodarou" w:customStyle="1">
+    <w:name w:val="Znaky pro poznámku pod čarou"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00a80d38"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odrkyuser" w:customStyle="1">
+    <w:name w:val="Odrážky (user)"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a80d38"/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Symbolyproslovnuser" w:customStyle="1">
+    <w:name w:val="Symboly pro číslování (user)"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a80d38"/>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis" w:customStyle="1">
     <w:name w:val="Nadpis"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
@@ -1654,59 +3218,59 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem1" w:customStyle="1">
     <w:name w:val="Odstavec se seznamem1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004a1cc5"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="254" w:before="0" w:after="160"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="font285"/>
       <w:color w:val="00000A"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Zhlavazpat" w:customStyle="1">
+    <w:name w:val="Záhlaví a zápatí"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlavazpatuser" w:customStyle="1">
     <w:name w:val="Záhlaví a zápatí (user)"/>
-    <w:basedOn w:val="Normal"/>
-[...5 lines deleted...]
-    <w:name w:val="Záhlaví a zápatí"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ZhlavChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004a1cc5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="708"/>
         <w:tab w:val="center" w:pos="4536" w:leader="none"/>
         <w:tab w:val="right" w:pos="9072" w:leader="none"/>
       </w:tabs>
       <w:spacing w:lineRule="auto" w:line="240"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
@@ -1764,167 +3328,216 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001a1054"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ProsttextChar"/>
     <w:qFormat/>
     <w:rsid w:val="0000711a"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Obsahrmceuser" w:customStyle="1">
-    <w:name w:val="Obsah rámce (user)"/>
+  <w:style w:type="paragraph" w:styleId="Obsahrmce" w:customStyle="1">
+    <w:name w:val="Obsah rámce"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Vodorovnrauser" w:customStyle="1">
-    <w:name w:val="Vodorovná čára (user)"/>
+  <w:style w:type="paragraph" w:styleId="Vodorovnra" w:customStyle="1">
+    <w:name w:val="Vodorovná čára"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:pBdr>
         <w:bottom w:val="double" w:sz="2" w:space="0" w:color="808080"/>
       </w:pBdr>
       <w:spacing w:before="0" w:after="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Obsahrmce" w:customStyle="1">
-    <w:name w:val="Obsah rámce"/>
+  <w:style w:type="paragraph" w:styleId="Obsahrmceuser" w:customStyle="1">
+    <w:name w:val="Obsah rámce (user)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Vodorovnra" w:customStyle="1">
-    <w:name w:val="Vodorovná čára"/>
+  <w:style w:type="paragraph" w:styleId="Vodorovnrauser" w:customStyle="1">
+    <w:name w:val="Vodorovná čára (user)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:pBdr>
         <w:bottom w:val="double" w:sz="2" w:space="0" w:color="808080"/>
       </w:pBdr>
       <w:spacing w:before="0" w:after="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextpoznpodarouChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003a3764"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+    <w:name w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="003a3764"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Obsahtabulky" w:customStyle="1">
     <w:name w:val="Obsah tabulky"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00a80d38"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Blokovcitace">
+  <w:style w:type="paragraph" w:styleId="Blokovcitace" w:customStyle="1">
     <w:name w:val="Bloková citace"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00a80d38"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="283"/>
-      <w:ind w:hanging="0" w:left="567" w:right="567"/>
+      <w:ind w:left="567" w:right="567"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Bezseznamu" w:customStyle="1">
+  <w:style w:type="numbering" w:styleId="Bezseznamu" w:default="1">
     <w:name w:val="Bez seznamu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:styleId="Bezseznamu1" w:customStyle="1">
     <w:name w:val="Bez seznamu1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00e44232"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reditel@zskrepice.cz" TargetMode="External"/>
+</Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reditel@zskrepice.cz" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="c0504d"/>
       </a:accent2>
@@ -2063,53 +3676,53 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/25.2.7.2$Windows_X86_64 LibreOffice_project/5cbfd1ab6520636bb5f7b99185aa69bd7456825d</Application>
+  <Application>LibreOffice/25.8.5.2$Windows_X86_64 LibreOffice_project/9c8b85f387cc00a89945a79c9e6239f32e450ac2</Application>
   <AppVersion></AppVersion>
-  <Pages>1</Pages>
-[...3 lines deleted...]
-  <Paragraphs>14</Paragraphs>
+  <Pages>2</Pages>
+  <Words>369</Words>
+  <Characters>2252</Characters>
+  <CharactersWithSpaces>3238</CharactersWithSpaces>
+  <Paragraphs>29</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Marcela</dc:creator>
   <dc:description/>
   <dc:language>cs-CZ</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>